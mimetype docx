--- v0 (2026-02-21)
+++ v1 (2026-04-08)
@@ -782,97 +782,284 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> do seu Desafio Profissiona</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4795D8CB" w14:textId="194ED300" w:rsidR="00FE455E" w:rsidRDefault="00FE455E" w:rsidP="00B276EE">
+    <w:p w14:paraId="4795D8CB" w14:textId="43FF80E8" w:rsidR="00FE455E" w:rsidRDefault="00FE455E" w:rsidP="00B276EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE455E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nesta etapa, você deve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE455E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">analisar os materiais de referência e eleger três aspectos mais relevantes na solução do desafio. Por exemplo: uma estratégia inovadora, uma decisão polêmica ou uma atitude inesperada. </w:t>
+        <w:t>analisar os materiais de referência</w:t>
+      </w:r>
+      <w:r w:rsidR="004648B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e inteirar-se do conteúdo que </w:t>
+      </w:r>
+      <w:r w:rsidR="009E5977">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="004648B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> professor(a) indicou para que você tenha mais segurança e conhecimento na hora de analisar o caso. Depois </w:t>
+      </w:r>
+      <w:r w:rsidR="00357F9B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>que você tiver feito a leitura e já estiver munido de mais informações, v</w:t>
+      </w:r>
+      <w:r w:rsidR="004648B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ocê deve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE455E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eleger três aspectos </w:t>
+      </w:r>
+      <w:r w:rsidR="004648B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do desafio proposto que sejam os </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE455E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mais relevantes</w:t>
+      </w:r>
+      <w:r w:rsidR="004648B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, do seu ponto de vista, para a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE455E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solução do desafio. Por exemplo: </w:t>
+      </w:r>
+      <w:r w:rsidR="004648B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE455E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estratégia inovadora</w:t>
+      </w:r>
+      <w:r w:rsidR="004648B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> foi usada? Que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE455E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>decisão polêmica ou uma atitude inesperada</w:t>
+      </w:r>
+      <w:r w:rsidR="004648B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> você localizou? Qual foi o erro do profissional que aplicou a fórmula?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE455E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004648B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O que o profissional esqueceu de observar? </w:t>
       </w:r>
       <w:r w:rsidRPr="007E3324">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Seu papel ativo nesta etapa</w:t>
       </w:r>
       <w:r w:rsidRPr="007E3324">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -1197,57 +1384,57 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ETAPA 3: </w:t>
       </w:r>
       <w:r w:rsidR="00337598" w:rsidRPr="00337598">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Levantamento de conceitos teóricos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1BA65A" w14:textId="24FB22F1" w:rsidR="0021254D" w:rsidRPr="00456DCF" w:rsidRDefault="00337598" w:rsidP="0021254D">
+    <w:p w14:paraId="3D1BA65A" w14:textId="4596593A" w:rsidR="0021254D" w:rsidRPr="00456DCF" w:rsidRDefault="00337598" w:rsidP="0021254D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Aqui,</w:t>
       </w:r>
       <w:r w:rsidR="00FE455E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
@@ -1416,51 +1603,79 @@
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a solução do desafio.</w:t>
       </w:r>
       <w:r w:rsidR="0018076A" w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Para isto, faça </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004648B7">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Você pode usar o seu livro da disciplina ou ainda o material apresentado na etapa 2. </w:t>
+      </w:r>
+      <w:r w:rsidR="0018076A" w:rsidRPr="00456DCF">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para isto, faça </w:t>
       </w:r>
       <w:r w:rsidR="0021254D" w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">uma lista comentada de conceitos-chave, cada um explicado em duas ou três linhas. </w:t>
       </w:r>
       <w:r w:rsidR="0018076A" w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
@@ -2136,50 +2351,51 @@
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Estudante, </w:t>
       </w:r>
       <w:r w:rsidR="002B3340" w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aplique</w:t>
       </w:r>
       <w:r w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> aqui</w:t>
       </w:r>
       <w:r w:rsidR="002B3340" w:rsidRPr="00456DCF">
@@ -2269,106 +2485,105 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3645AA34" w14:textId="77777777" w:rsidR="00A41FA4" w:rsidRPr="00456DCF" w:rsidRDefault="00A41FA4" w:rsidP="002515D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6124F5D3" w14:textId="77777777" w:rsidR="00FE455E" w:rsidRDefault="00FE455E" w:rsidP="00FE455E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE455E">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ETAPA 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> É A MAIS IMPORTANTE DE TODO O PROCESSO, POIS É A ETAPA QUE SERÁ AVALIADA! ENTÃO, PRESTE MUITA ATENÇÃO!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C2A880" w14:textId="77777777" w:rsidR="00FE455E" w:rsidRDefault="00FE455E" w:rsidP="002515D5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E03EFF9" w14:textId="77777777" w:rsidR="005B3937" w:rsidRDefault="005B3937" w:rsidP="002515D5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4C7A84E1">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ETAPA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5 – </w:t>
       </w:r>
       <w:r w:rsidRPr="4C7A84E1">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
@@ -2391,51 +2606,51 @@
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Redação do produto - Memorial Analítico</w:t>
       </w:r>
       <w:r w:rsidR="00FE455E">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3239ED" w14:textId="5E1CA8FE" w:rsidR="002515D5" w:rsidRDefault="005B3937" w:rsidP="002515D5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00FE455E" w:rsidRPr="00FE455E">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2670,108 +2885,108 @@
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> disciplina</w:t>
       </w:r>
       <w:r w:rsidR="00FE455E">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32309B83" w14:textId="77777777" w:rsidR="00FE455E" w:rsidRPr="00456DCF" w:rsidRDefault="00FE455E" w:rsidP="002515D5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21513C66" w14:textId="75739162" w:rsidR="002515D5" w:rsidRPr="00456DCF" w:rsidRDefault="00FE455E" w:rsidP="002515D5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vamos reforçar o que é </w:t>
       </w:r>
       <w:r w:rsidR="002515D5" w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">um memorial analítico? </w:t>
       </w:r>
       <w:r w:rsidR="002515D5" w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>É basicamente você mostrando o caminho que percorreu: o que leu, como interpretou, que teorias usou, que conclusões tirou e o que aprendeu com tudo isso.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="686C5CE7" w14:textId="623BC6E6" w:rsidR="00A41FA4" w:rsidRDefault="0021254D" w:rsidP="002515D5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Para ajudar você, segue o passo </w:t>
       </w:r>
       <w:r w:rsidR="00A41FA4" w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a passo do que não pode faltar no Memorial Analítico (ordem recomendada</w:t>
       </w:r>
       <w:r w:rsidR="007E3324">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
@@ -2792,99 +3007,99 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4806E7B4" w14:textId="77777777" w:rsidR="00FE455E" w:rsidRPr="00456DCF" w:rsidRDefault="00FE455E" w:rsidP="002515D5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77034829" w14:textId="0AD9B9C0" w:rsidR="0080661F" w:rsidRPr="00FE455E" w:rsidRDefault="0080661F" w:rsidP="0080661F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Resumo do que você descobriu (1 parágrafo)</w:t>
       </w:r>
       <w:r w:rsidR="00FE455E">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00FE455E" w:rsidRPr="00FE455E">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vale 1 ponto </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F4398A" w14:textId="40BA0474" w:rsidR="0080661F" w:rsidRPr="00FE455E" w:rsidRDefault="0080661F" w:rsidP="0080661F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Contextualização do </w:t>
       </w:r>
       <w:r w:rsidR="00042A8F" w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>desafio (1 parágrafo)</w:t>
@@ -2950,51 +3165,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0,5</w:t>
       </w:r>
       <w:r w:rsidR="00FE455E" w:rsidRPr="00FE455E">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ponto </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B504BA8" w14:textId="0DDEF689" w:rsidR="0080661F" w:rsidRPr="00FE455E" w:rsidRDefault="0080661F" w:rsidP="0080661F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Análise</w:t>
       </w:r>
       <w:r w:rsidR="00042A8F" w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1 parágrafo)</w:t>
@@ -3133,51 +3348,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00FE455E" w:rsidRPr="00FE455E">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="327354C8" w14:textId="7477520B" w:rsidR="0080661F" w:rsidRPr="00FE455E" w:rsidRDefault="0080661F" w:rsidP="0080661F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Propostas de solução (até 2 parágrafos): o que você recomenda? Por quê? Qual teoria apoia sua ideia? </w:t>
       </w:r>
       <w:r w:rsidR="00FE455E">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
@@ -3199,101 +3414,101 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00FE455E" w:rsidRPr="00FE455E">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pontos </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D8853F3" w14:textId="73FA1CC4" w:rsidR="0080661F" w:rsidRPr="00456DCF" w:rsidRDefault="0080661F" w:rsidP="0080661F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conclusão reflexiva (até 2 parágrafos): O que você aprendeu com essa experiência?</w:t>
       </w:r>
       <w:r w:rsidR="00FE455E">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00FE455E" w:rsidRPr="00FE455E">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vale 2 pontos </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42095C35" w14:textId="1BF03324" w:rsidR="0080661F" w:rsidRPr="00C32E02" w:rsidRDefault="0080661F" w:rsidP="00C32E02">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Referências (somente o que você realmente usou, incluindo o livro)</w:t>
       </w:r>
       <w:r w:rsidR="00C32E02">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
@@ -3315,118 +3530,119 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0,5</w:t>
       </w:r>
       <w:r w:rsidR="00C32E02" w:rsidRPr="00FE455E">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ponto </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C23294E" w14:textId="0779ED36" w:rsidR="0080661F" w:rsidRPr="00456DCF" w:rsidRDefault="0080661F" w:rsidP="0080661F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Autoavaliação (1 parágrafo): o que você percebeu sobre seu próprio processo de estudo?</w:t>
       </w:r>
       <w:r w:rsidR="00FE455E">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00FE455E">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00FE455E" w:rsidRPr="00FE455E">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ale 1 ponto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62CDA07C" w14:textId="77777777" w:rsidR="002515D5" w:rsidRPr="00456DCF" w:rsidRDefault="002515D5" w:rsidP="002515D5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77BF0CBA" w14:textId="694A4F35" w:rsidR="00A41FA4" w:rsidRPr="00456DCF" w:rsidRDefault="00A41FA4" w:rsidP="002515D5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Checklist rápido antes de entregar:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C171D6" w14:textId="3F2D5D46" w:rsidR="00DB3D01" w:rsidRPr="00456DCF" w:rsidRDefault="00DB3D01" w:rsidP="00DB3D01">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -3484,51 +3700,50 @@
         </w:rPr>
         <w:t>Meus conceitos fazem sentido, e não estão só “porque sim”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A0802FA" w14:textId="44F655CF" w:rsidR="00DB3D01" w:rsidRPr="00456DCF" w:rsidRDefault="00DB3D01" w:rsidP="00DB3D01">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Conectei teoria + </w:t>
       </w:r>
       <w:r w:rsidR="00042A8F" w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>situação</w:t>
       </w:r>
       <w:r w:rsidRPr="00456DCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DDE2F2" w14:textId="198127DC" w:rsidR="00DB3D01" w:rsidRPr="00456DCF" w:rsidRDefault="00DB3D01" w:rsidP="00DB3D01">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
@@ -3821,71 +4036,71 @@
     </w:p>
     <w:p w14:paraId="320CEA09" w14:textId="77777777" w:rsidR="00247C2D" w:rsidRPr="00456DCF" w:rsidRDefault="00247C2D" w:rsidP="00DB3D01">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00247C2D" w:rsidRPr="00456DCF" w:rsidSect="00374529">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63D9FFD0" w14:textId="77777777" w:rsidR="004A0CBA" w:rsidRDefault="004A0CBA" w:rsidP="0039642C">
+    <w:p w14:paraId="16FB8C6B" w14:textId="77777777" w:rsidR="00974A8F" w:rsidRDefault="00974A8F" w:rsidP="0039642C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E3B26F3" w14:textId="77777777" w:rsidR="004A0CBA" w:rsidRDefault="004A0CBA" w:rsidP="0039642C">
+    <w:p w14:paraId="7023EAEC" w14:textId="77777777" w:rsidR="00974A8F" w:rsidRDefault="00974A8F" w:rsidP="0039642C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0B6BB325" w14:textId="77777777" w:rsidR="004A0CBA" w:rsidRDefault="004A0CBA">
+    <w:p w14:paraId="4C85CE64" w14:textId="77777777" w:rsidR="00974A8F" w:rsidRDefault="00974A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3900,91 +4115,89 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44CF3BEE" w14:textId="77777777" w:rsidR="004A0CBA" w:rsidRDefault="004A0CBA" w:rsidP="0039642C">
+    <w:p w14:paraId="1B954DF1" w14:textId="77777777" w:rsidR="00974A8F" w:rsidRDefault="00974A8F" w:rsidP="0039642C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="375B7C40" w14:textId="77777777" w:rsidR="004A0CBA" w:rsidRDefault="004A0CBA" w:rsidP="0039642C">
+    <w:p w14:paraId="1382B672" w14:textId="77777777" w:rsidR="00974A8F" w:rsidRDefault="00974A8F" w:rsidP="0039642C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4DD91BF5" w14:textId="77777777" w:rsidR="004A0CBA" w:rsidRDefault="004A0CBA">
+    <w:p w14:paraId="7E5BD73A" w14:textId="77777777" w:rsidR="00974A8F" w:rsidRDefault="00974A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="6FAB1CC8" w14:textId="66E9A0E4" w:rsidR="0039642C" w:rsidRDefault="0039642C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BCE300F" wp14:editId="2A166684">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-504967</wp:posOffset>
           </wp:positionH>
@@ -6117,52 +6330,52 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1719737867">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="992564333">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="293026088">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1128931146">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="687368190">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="371006965">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:grammar="clean"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0039642C"/>
     <w:rsid w:val="00032B95"/>
     <w:rsid w:val="000332C2"/>
@@ -6178,114 +6391,122 @@
     <w:rsid w:val="0016735B"/>
     <w:rsid w:val="0018076A"/>
     <w:rsid w:val="001B7603"/>
     <w:rsid w:val="001F30F8"/>
     <w:rsid w:val="00201C26"/>
     <w:rsid w:val="002033F3"/>
     <w:rsid w:val="0021254D"/>
     <w:rsid w:val="0021258B"/>
     <w:rsid w:val="002135A9"/>
     <w:rsid w:val="00225222"/>
     <w:rsid w:val="00234634"/>
     <w:rsid w:val="00247C2D"/>
     <w:rsid w:val="002515D5"/>
     <w:rsid w:val="00256E66"/>
     <w:rsid w:val="00257F88"/>
     <w:rsid w:val="00260C9B"/>
     <w:rsid w:val="00261F3C"/>
     <w:rsid w:val="002B2305"/>
     <w:rsid w:val="002B3340"/>
     <w:rsid w:val="002B6660"/>
     <w:rsid w:val="002C3B2E"/>
     <w:rsid w:val="002D3FE3"/>
     <w:rsid w:val="002E6097"/>
     <w:rsid w:val="00337598"/>
     <w:rsid w:val="00343427"/>
+    <w:rsid w:val="00357F9B"/>
     <w:rsid w:val="00361EB0"/>
     <w:rsid w:val="00370B6E"/>
     <w:rsid w:val="00374529"/>
     <w:rsid w:val="00385F3A"/>
     <w:rsid w:val="0039642C"/>
     <w:rsid w:val="00405091"/>
     <w:rsid w:val="004530C3"/>
     <w:rsid w:val="00456DCF"/>
+    <w:rsid w:val="004648B7"/>
     <w:rsid w:val="0048028D"/>
     <w:rsid w:val="004A0CBA"/>
     <w:rsid w:val="004A60BE"/>
     <w:rsid w:val="005463C0"/>
     <w:rsid w:val="00562953"/>
     <w:rsid w:val="005A4049"/>
     <w:rsid w:val="005B3937"/>
+    <w:rsid w:val="005D5978"/>
     <w:rsid w:val="005E40F6"/>
     <w:rsid w:val="0061226D"/>
     <w:rsid w:val="006316EB"/>
     <w:rsid w:val="00634495"/>
     <w:rsid w:val="00663488"/>
     <w:rsid w:val="00671631"/>
     <w:rsid w:val="006B4615"/>
     <w:rsid w:val="006C569D"/>
     <w:rsid w:val="006D40D0"/>
     <w:rsid w:val="006D6479"/>
     <w:rsid w:val="00702C3C"/>
     <w:rsid w:val="00742F3F"/>
     <w:rsid w:val="0075069F"/>
     <w:rsid w:val="00770C67"/>
     <w:rsid w:val="00775683"/>
     <w:rsid w:val="00791E7F"/>
     <w:rsid w:val="007E3324"/>
     <w:rsid w:val="0080661F"/>
     <w:rsid w:val="00807145"/>
     <w:rsid w:val="0087444C"/>
     <w:rsid w:val="00874F9B"/>
     <w:rsid w:val="008A433D"/>
     <w:rsid w:val="008B72AD"/>
+    <w:rsid w:val="008F0437"/>
     <w:rsid w:val="008F2277"/>
     <w:rsid w:val="00903757"/>
     <w:rsid w:val="00911D84"/>
     <w:rsid w:val="00924CFE"/>
     <w:rsid w:val="00932DAA"/>
     <w:rsid w:val="009602AC"/>
+    <w:rsid w:val="00974A8F"/>
     <w:rsid w:val="0099328A"/>
     <w:rsid w:val="009A4919"/>
+    <w:rsid w:val="009E5977"/>
     <w:rsid w:val="009E6471"/>
     <w:rsid w:val="009F6A7D"/>
+    <w:rsid w:val="00A32682"/>
     <w:rsid w:val="00A41AB7"/>
     <w:rsid w:val="00A41FA4"/>
     <w:rsid w:val="00A76726"/>
     <w:rsid w:val="00A8430D"/>
     <w:rsid w:val="00AB6BE2"/>
     <w:rsid w:val="00AE09EC"/>
     <w:rsid w:val="00B2066F"/>
     <w:rsid w:val="00B276EE"/>
     <w:rsid w:val="00B53AAD"/>
     <w:rsid w:val="00B70D35"/>
     <w:rsid w:val="00BE064E"/>
     <w:rsid w:val="00BE11BB"/>
     <w:rsid w:val="00BF46D5"/>
     <w:rsid w:val="00C050D0"/>
     <w:rsid w:val="00C32E02"/>
     <w:rsid w:val="00C60BA5"/>
+    <w:rsid w:val="00C805EC"/>
     <w:rsid w:val="00CD16D8"/>
     <w:rsid w:val="00D104B3"/>
     <w:rsid w:val="00D6114E"/>
     <w:rsid w:val="00D73A8B"/>
     <w:rsid w:val="00D946B7"/>
     <w:rsid w:val="00DA1C89"/>
     <w:rsid w:val="00DB3D01"/>
     <w:rsid w:val="00DC4B5C"/>
     <w:rsid w:val="00E00426"/>
     <w:rsid w:val="00E0378D"/>
     <w:rsid w:val="00E25EBA"/>
     <w:rsid w:val="00E27815"/>
     <w:rsid w:val="00E37B36"/>
     <w:rsid w:val="00E40E30"/>
     <w:rsid w:val="00E46768"/>
     <w:rsid w:val="00E63D47"/>
     <w:rsid w:val="00E826A8"/>
     <w:rsid w:val="00EB761D"/>
     <w:rsid w:val="00EC7B3D"/>
     <w:rsid w:val="00EE3239"/>
     <w:rsid w:val="00F01F35"/>
     <w:rsid w:val="00F24174"/>
     <w:rsid w:val="00F51A93"/>
     <w:rsid w:val="00F65019"/>
     <w:rsid w:val="00F85665"/>
@@ -7799,69 +8020,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>760</Words>
-  <Characters>4110</Characters>
+  <Words>837</Words>
+  <Characters>4523</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4861</CharactersWithSpaces>
+  <CharactersWithSpaces>5350</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Luciana Fiamoncini</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>